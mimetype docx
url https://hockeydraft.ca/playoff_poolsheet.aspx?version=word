--- v0 (2025-11-13)
+++ v1 (2026-04-12)
@@ -1,8395 +1,9110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-176" w:tblpY="-201"/>
-        <w:tblW w:w="10173" w:type="dxa"/>
+        <w:tblW w:w="10389" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3369"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3555"/>
+        <w:gridCol w:w="3391"/>
+        <w:gridCol w:w="3443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00581B49" w:rsidRPr="00867E80" w14:paraId="4A8FE154" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w14:paraId="0952B484" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5086" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E666018" w14:textId="417C1BC3" w:rsidR="00581B49" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00867E80">
+          <w:p w14:paraId="5E193D54" w14:textId="2AD16D8B" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00E25562" w:rsidP="00E92A16">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...5 lines deleted...]
-              <w:t>Choose 1 player from each of the 21 groups</w:t>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80970">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00304428" w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NHL</w:t>
+            </w:r>
+            <w:r w:rsidR="00116FC6" w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Playoffs</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w14:paraId="78100D53" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5087" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68817C71" w14:textId="77777777" w:rsidR="00581B49" w:rsidRPr="00867E80" w:rsidRDefault="00581B49" w:rsidP="00581B49">
+          <w:p w14:paraId="44E3F3E2" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> NHL Playoffs</w:t>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Choose 1 player from each of the 21 groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00116FC6" w:rsidRPr="00867E80" w14:paraId="19348018" w14:textId="77777777" w:rsidTr="00CA1ED8">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w14:paraId="093A101C" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10173" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ADC1C65" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w14:paraId="7C37EF4C" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1388A53E" w14:textId="6FD4EE6E" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Players </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>including Goalies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: goal = 1 point, assist = 1 point, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>overtime</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> goal = </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 point</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 total)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w14:paraId="334BDB70" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B685B6" w14:textId="7E31ABD2" w:rsidR="00116FC6" w:rsidRPr="00867E80" w:rsidRDefault="00116FC6" w:rsidP="00867E80">
+          <w:p w14:paraId="08E42429" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...82 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="0FC80248" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="1457E121" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32ECD347" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="002E276A" w14:textId="6B8C9D2C" w:rsidR="00514D06" w:rsidRDefault="00514D06" w:rsidP="00373B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0001735A">
+            <w:r w:rsidRPr="00D80970">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Connor McDavid (EDM)</w:t>
+              <w:t>Clayton Keller (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42721DAA" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00EA07CC" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="05AACB2D" w14:textId="7DF080FD" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00514D06" w:rsidP="00373B2C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80970">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00867E80">
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Connor McDavid (EDM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044143A3" w14:textId="27FE17AE" w:rsidR="00514D06" w:rsidRDefault="00514D06" w:rsidP="00E92A16">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80970">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00867E80">
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D80970">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00867E80">
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pastrnak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D80970">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>Mikko Rantanen (DAL)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C8723D" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00EA07CC" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="56CC6E3C" w14:textId="77777777" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00514D06" w:rsidP="00E92A16">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...12 lines deleted...]
-              <w:t>Mitch Marner (TOR)</w:t>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nathan MacKinnon (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADF8B3C" w14:textId="65D35FE8" w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00577F07">
+          <w:p w14:paraId="7BADD94A" w14:textId="77777777" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00514D06" w:rsidP="00122F29">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...12 lines deleted...]
-              <w:t>Nikita Kucherov (TB)</w:t>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nikita Kucherov (TB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79DFB490" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00B9443B" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="5775E1BE" w14:textId="47753ECD" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="0000127C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Alex Ovechkin (WAS)</w:t>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jack Eichel (VEG)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="161EF5D2" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00B9443B" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="60622B96" w14:textId="5B6CDDC1" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="0000127C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jason Robertson (DAL)</w:t>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kirill </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaprizov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC9365B" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00B9443B" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="312EF31C" w14:textId="37DF7112" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="0000127C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Leon Draisaitl (EDM)</w:t>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nick Suzuki (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E371C53" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00B9443B" w:rsidRDefault="00CA1ED8" w:rsidP="00B9443B">
+          <w:p w14:paraId="713135F0" w14:textId="623DB1B8" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="0000127C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Nathan MacKinnon (COL)</w:t>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sebastian Aho (CAR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CED5A76" w14:textId="734658C4" w:rsidR="00CA1ED8" w:rsidRPr="00B9443B" w:rsidRDefault="00CA1ED8" w:rsidP="00987521">
+          <w:p w14:paraId="07EF1DF2" w14:textId="38CF9FA8" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="0000127C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Sam Reinhart (FLA)</w:t>
+            <w:r w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tage Thompson (BUF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="086E260A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="7B5C73A6" w14:textId="20D0871E" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jack Eichel (VEG)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cutter Gauthier (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B5F07A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="24CDA3FD" w14:textId="710B3C70" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jesper Bratt (NJ)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jason Robertson (DAL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D73D8E" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="0018DDFB" w14:textId="2EDDA276" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Martin Necas (COL)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leon Draisaitl (EDM)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26614422" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="55089B15" w14:textId="441C98D2" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Nick Suzuki (MON)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tim </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stutzle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B4164A" w14:textId="7C7F9421" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="005D6437">
+          <w:p w14:paraId="4632579C" w14:textId="0B3F99F8" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Robert Thomas (STL)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Travis Konecny (PHI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="75382859" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00200FFE" w:rsidRPr="00FD6A99" w14:paraId="5033B9D7" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A646038" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47CC04C8" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78E04E96" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="019C7D89" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65086AD5" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="6B6D55C7" w14:textId="521A8669" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (MIN)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artemi Panarin (LA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF76C16" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="5C80A9FA" w14:textId="38B6093F" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Mark Scheifele (WPG)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cole Caufield (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FA4163" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="4F05D13B" w14:textId="6109A42F" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Matt Duchene (DAL)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jake Guentzel (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FAB520C" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00FE4797">
+          <w:p w14:paraId="2D38B67A" w14:textId="12E6F827" w:rsidR="0000127C" w:rsidRPr="0000127C" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Sebastian Aho (CAR)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Matt Boldy (MIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2237AF" w14:textId="7A778374" w:rsidR="00CA1ED8" w:rsidRPr="00FE4797" w:rsidRDefault="00CA1ED8" w:rsidP="00E916DE">
+          <w:p w14:paraId="73BD2B54" w14:textId="17B80E50" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="0000127C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (OTT)</w:t>
+            <w:r w:rsidR="0000127C" w:rsidRPr="0000127C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wyatt Johnston (DAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C58B3C4" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC26FE" w:rsidRDefault="00CA1ED8" w:rsidP="00CC26FE">
+          <w:p w14:paraId="3B341A85" w14:textId="11C785A9" w:rsidR="00452E57" w:rsidRPr="00452E57" w:rsidRDefault="00E7693C" w:rsidP="00452E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Aleksander Barkov (FLA)</w:t>
+            <w:r w:rsidR="00452E57" w:rsidRPr="00452E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leo Carlsson (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F555ED" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC26FE" w:rsidRDefault="00CA1ED8" w:rsidP="00CC26FE">
+          <w:p w14:paraId="58EA3476" w14:textId="1BFFA912" w:rsidR="00452E57" w:rsidRPr="00452E57" w:rsidRDefault="00E7693C" w:rsidP="00452E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Auston Matthews (TOR)</w:t>
+            <w:r w:rsidR="00452E57" w:rsidRPr="00452E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Martin Necas (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BEE11E8" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC26FE" w:rsidRDefault="00CA1ED8" w:rsidP="00CC26FE">
+          <w:p w14:paraId="2BEB6C09" w14:textId="102C91DF" w:rsidR="00452E57" w:rsidRPr="00452E57" w:rsidRDefault="00E7693C" w:rsidP="00452E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Brandon Hagel (TB)</w:t>
+            <w:r w:rsidR="00452E57" w:rsidRPr="00452E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mitch Marner (VEG)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3731BC96" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC26FE" w:rsidRDefault="00CA1ED8" w:rsidP="00CC26FE">
+          <w:p w14:paraId="019C4E98" w14:textId="1DDD9AE2" w:rsidR="00452E57" w:rsidRPr="00452E57" w:rsidRDefault="00E7693C" w:rsidP="00452E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jordan Kyrou (STL)</w:t>
+            <w:r w:rsidR="00452E57" w:rsidRPr="00452E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Morgan Geekie (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BEEEB7" w14:textId="0A1CA608" w:rsidR="00CA1ED8" w:rsidRPr="00CC26FE" w:rsidRDefault="00CA1ED8" w:rsidP="00F3319A">
+          <w:p w14:paraId="647FCEF8" w14:textId="5C4B8802" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="00452E57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Wyatt Johnston (DAL)</w:t>
+            <w:r w:rsidR="00452E57" w:rsidRPr="00452E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sidney Crosby (PIT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="361B3FF6" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F56F0F" w:rsidRDefault="00CA1ED8" w:rsidP="00F56F0F">
+          <w:p w14:paraId="1633F150" w14:textId="28B8E81B" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Adrian Kempe (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tuch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BUF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E719FD3" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F56F0F" w:rsidRDefault="00CA1ED8" w:rsidP="00F56F0F">
+          <w:p w14:paraId="61BD5A9C" w14:textId="17B2E649" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Brayden Point (TB)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bryan Rust (PIT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780D4B39" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F56F0F" w:rsidRDefault="00CA1ED8" w:rsidP="00F56F0F">
+          <w:p w14:paraId="3849F6A1" w14:textId="4225486F" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Cole Caufield (MON)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mikko Rantanen (DAL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310BC74A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00456B09" w:rsidRDefault="00CA1ED8" w:rsidP="00456B09">
+          <w:p w14:paraId="08873DCE" w14:textId="00F823F2" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Dylan Strome (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nick Schmaltz (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D8E0E3" w14:textId="2BE925D8" w:rsidR="00CA1ED8" w:rsidRPr="00F56F0F" w:rsidRDefault="00CA1ED8" w:rsidP="00BC7D34">
+          <w:p w14:paraId="475ACDF8" w14:textId="50F5329D" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Nikolaj Ehlers (WPG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trevor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zegras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PHI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="22AE9DE7" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="1B78FE10" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B88AD76" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757366A6" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6735F15A" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="522070F1" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62E31E9A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="0010646F" w:rsidRDefault="00CA1ED8" w:rsidP="0010646F">
+          <w:p w14:paraId="0BB762AA" w14:textId="448628DB" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Anze Kopitar (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adrian Kempe (LA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E19D249" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="0010646F" w:rsidRDefault="00CA1ED8" w:rsidP="0010646F">
+          <w:p w14:paraId="1550C5BD" w14:textId="707A3E2D" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Mark Stone (VEG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrei </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Svechnikov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CAR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA51A46" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="0010646F" w:rsidRDefault="00CA1ED8" w:rsidP="0010646F">
+          <w:p w14:paraId="56BE9D0E" w14:textId="2F15000F" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Matt Boldy (MIN)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brock Nelson (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BEDF4E0" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="0010646F" w:rsidRDefault="00CA1ED8" w:rsidP="0010646F">
+          <w:p w14:paraId="699C012B" w14:textId="25D55CE9" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Seth Jarvis (CAR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juraj </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Slafkovsky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2556DBFF" w14:textId="72D8228B" w:rsidR="00CA1ED8" w:rsidRPr="0010646F" w:rsidRDefault="00CA1ED8" w:rsidP="003D0591">
+          <w:p w14:paraId="20E5BBB8" w14:textId="6CDB1B0F" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>William Nylander (TOR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zach Hyman (EDM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2972B879" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E34999" w:rsidRDefault="00CA1ED8" w:rsidP="00E34999">
+          <w:p w14:paraId="285F474E" w14:textId="0E41050C" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Brady Tkachuk (OTT)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Anthony Mantha (PIT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="311BC569" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E34999" w:rsidRDefault="00CA1ED8" w:rsidP="00E34999">
+          <w:p w14:paraId="6A3F3D6C" w14:textId="057E7718" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Dylan Holloway (STL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beckett </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sennecke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1171239D" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E34999" w:rsidRDefault="00CA1ED8" w:rsidP="00E34999">
+          <w:p w14:paraId="17243A05" w14:textId="551A7C0E" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jake Guentzel (TB)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brandon Hagel (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C70090A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E34999" w:rsidRDefault="00CA1ED8" w:rsidP="00E34999">
+          <w:p w14:paraId="63D286DD" w14:textId="0D4E7FD7" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Roope Hintz (DAL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drake </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Batherson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104283E8" w14:textId="311797A8" w:rsidR="00CA1ED8" w:rsidRPr="00E34999" w:rsidRDefault="00CA1ED8" w:rsidP="00EC04CC">
+          <w:p w14:paraId="1E8CBD34" w14:textId="4B7F0A07" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Tomas Hertl (VEG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mats Zuccarello (MIN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55A1E21D" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00572176" w:rsidRDefault="00CA1ED8" w:rsidP="00572176">
+          <w:p w14:paraId="18434378" w14:textId="054D7636" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Aliaksei Protas (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brady Tkachuk (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6C46FB" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00572176" w:rsidRDefault="00CA1ED8" w:rsidP="00572176">
+          <w:p w14:paraId="67800252" w14:textId="6A23213C" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (CAR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dylan Guenther (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AEBD9DB" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00572176" w:rsidRDefault="00CA1ED8" w:rsidP="00572176">
+          <w:p w14:paraId="34E5F8AE" w14:textId="189C0D17" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Brock Nelson (COL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mark Stone (VEG)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25119C20" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00572176" w:rsidRDefault="00CA1ED8" w:rsidP="00572176">
+          <w:p w14:paraId="7581EC78" w14:textId="5B3B4AC1" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (NJ)</w:t>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nugent-Hopkins (EDM)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62CB0C95" w14:textId="2F9F2AE1" w:rsidR="00CA1ED8" w:rsidRPr="00572176" w:rsidRDefault="00CA1ED8" w:rsidP="007E2860">
+          <w:p w14:paraId="1459BFD1" w14:textId="22253CFD" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Ryan Nugent-Hopkins (EDM)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seth Jarvis (CAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="0A13562B" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="12CAE3DB" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4199BA59" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="418EB848" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4074BB" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="5C6A9B4B" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5330108E" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="0C940BB3" w14:textId="132EEBCA" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (OTT)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evgeni Malkin (PIT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F7F5D8" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="26917BEA" w14:textId="66FA3609" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>John Tavares (TOR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nazem Kadri (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="449F4CA4" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="364B8817" w14:textId="6AEF9BE4" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Kevin Fiala (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nikolaj Ehlers (CAR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4BFC15" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="0AB0AA28" w14:textId="79C0F211" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Marco Rossi (MIN)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavel Zacha (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA53135" w14:textId="34127690" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D650A6">
+          <w:p w14:paraId="367C852B" w14:textId="575DDCA9" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Matthew Tkachuk (FLA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Roope Hintz (DAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5108FB35" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="620D84C8" w14:textId="2B5B1D7D" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Gabriel Vilardi (WPG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ivan Demidov (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609A0482" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="3BABD568" w14:textId="12F484B9" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Mikael Granlund (DAL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>JJ Peterka (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FABCA6B" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="4A26CE13" w14:textId="60307E7F" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Patrik Laine (MON)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quinton Byfield (LA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C812085" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="00D83CFA">
+          <w:p w14:paraId="4DBC79D5" w14:textId="0AFD3D2E" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Pavel Buchnevich (STL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ryan McLeod (BUF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055D8A16" w14:textId="10C96A42" w:rsidR="00CA1ED8" w:rsidRPr="00D83CFA" w:rsidRDefault="00CA1ED8" w:rsidP="001044AE">
+          <w:p w14:paraId="529AAC6E" w14:textId="72E268A4" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Tom Wilson (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Troy Terry (ANH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFC7FF3" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F1678D" w:rsidRDefault="00CA1ED8" w:rsidP="00F1678D">
+          <w:p w14:paraId="12D5DFD1" w14:textId="7EA1D43A" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Anthony Cirelli (TB)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dylan Cozens (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C57FC5" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F1678D" w:rsidRDefault="00CA1ED8" w:rsidP="00F1678D">
+          <w:p w14:paraId="31F7FEF6" w14:textId="3C1A1874" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Brad Marchand (FLA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Joel Eriksson Ek (MIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C37105" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F1678D" w:rsidRDefault="00CA1ED8" w:rsidP="00F1678D">
+          <w:p w14:paraId="11FCF963" w14:textId="4E66D2E1" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (VEG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Owen Tippett (PHI)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FD3BF75" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00F1678D" w:rsidRDefault="00CA1ED8" w:rsidP="00F1678D">
+          <w:p w14:paraId="30F81286" w14:textId="0D524C2B" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Mats Zuccarello (MIN)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavel Dorofeyev (VEG)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70871A92" w14:textId="0964C1E6" w:rsidR="00CA1ED8" w:rsidRPr="00F1678D" w:rsidRDefault="00CA1ED8" w:rsidP="00AD672A">
+          <w:p w14:paraId="37EB6410" w14:textId="373C2B3A" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Pierre-Luc Dubois (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viktor Arvidsson (BOS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="459933A9" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="0934E638" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D47227" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="712BF6D7" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA98A8C" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="2EF10C76" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C38DD0A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E20248" w:rsidRDefault="00CA1ED8" w:rsidP="00E20248">
+          <w:p w14:paraId="4D709F26" w14:textId="7F7F2F39" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Connor McMichael (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Anthony Cirelli (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C84B6C8" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E20248" w:rsidRDefault="00CA1ED8" w:rsidP="00E20248">
+          <w:p w14:paraId="74966678" w14:textId="36C2DD2B" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jonathan Drouin (COL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jackson Blake (CAR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A64CA95" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E20248" w:rsidRDefault="00CA1ED8" w:rsidP="00E20248">
+          <w:p w14:paraId="48E5F87D" w14:textId="0EB015EE" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Matthew Knies (TOR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Josh Doan (BUF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BC8B3F" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00E20248" w:rsidRDefault="00CA1ED8" w:rsidP="00E20248">
+          <w:p w14:paraId="397AA6A8" w14:textId="5B7798B0" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Matt Duchene (DAL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31584D4E" w14:textId="4FDEE6E0" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Zach Hyman (EDM)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valeri Nichushkin (COL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51EEC7C1" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00261E5F" w:rsidRDefault="00CA1ED8" w:rsidP="00261E5F">
+          <w:p w14:paraId="239A6DBF" w14:textId="42255C4E" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Claude Giroux (OTT)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Christian Dvorak (PHI)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50721393" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00261E5F" w:rsidRDefault="00CA1ED8" w:rsidP="00261E5F">
+          <w:p w14:paraId="76710C01" w14:textId="3CB2D0F0" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Joel Eriksson Ek (MIN)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Barbashev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VEG)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4365CDC9" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00261E5F" w:rsidRDefault="00CA1ED8" w:rsidP="00261E5F">
+          <w:p w14:paraId="69E67779" w14:textId="16B99BBC" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Quinton Byfield (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jack Quinn (BUF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33947AA0" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00261E5F" w:rsidRDefault="00CA1ED8" w:rsidP="00261E5F">
+          <w:p w14:paraId="49825990" w14:textId="10AE57EE" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rickard Rakell (PIT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B2C5C7" w14:textId="61ADE0DC" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Timo Meier (NJ)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vasily Podkolzin (EDM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBF7C87" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D56359" w:rsidRDefault="00CA1ED8" w:rsidP="00D56359">
+          <w:p w14:paraId="6D5A1C50" w14:textId="77A89849" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Carter Verhaeghe (FLA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brayden Point (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2918F3ED" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D56359" w:rsidRDefault="00CA1ED8" w:rsidP="00D56359">
+          <w:p w14:paraId="34FD0BAB" w14:textId="51F5AB44" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Cole Perfetti (WPG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Claude Giroux (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D529D5F" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D56359" w:rsidRDefault="00CA1ED8" w:rsidP="00D56359">
+          <w:p w14:paraId="6AB57A75" w14:textId="2E3812FC" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Dawson Mercer (NJ)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elias Lindholm (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="256C09EC" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00D56359" w:rsidRDefault="00CA1ED8" w:rsidP="00D56359">
+          <w:p w14:paraId="4F27C474" w14:textId="1C8A393C" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Noah Cates (PHI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A869D6" w14:textId="28895E32" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Valeri Nichushkin (COL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tomas Hertl (VEG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="389B6427" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="5960860C" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7077DCE9" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4162D2E0" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0740BB5D" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="45917731" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D340B51" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC5816" w:rsidRDefault="00CA1ED8" w:rsidP="00CC5816">
+          <w:p w14:paraId="67035B17" w14:textId="52D3AB4C" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cale Makar (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A2FD2A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC5816" w:rsidRDefault="00CA1ED8" w:rsidP="00CC5816">
+          <w:p w14:paraId="06CA6E4E" w14:textId="71C8D2A6" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Evan Bouchard (EDM)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jake Sanderson (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D70CD2" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC5816" w:rsidRDefault="00CA1ED8" w:rsidP="00CC5816">
+          <w:p w14:paraId="1EF65DDC" w14:textId="5D7ADEC0" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>John Carlson (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lane Hutson (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4013C8F4" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CC5816" w:rsidRDefault="00CA1ED8" w:rsidP="00CC5816">
+          <w:p w14:paraId="6C7B8B40" w14:textId="65CFD14A" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quinn Hughes (MIN)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A99F748" w14:textId="51C9BC23" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Victor Hedman (TB)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rasmus Dahlin (BUF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77677E41" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="5FB067AF" w14:textId="0F6EFF7B" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jake Sanderson (OTT)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Darren </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Raddysh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58636ADD" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="0D869F4F" w14:textId="659E0A27" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Josh Morrissey (WPG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Erik Karlsson (PIT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790785A9" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="009A6169" w14:textId="2484D959" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Lane Hutson (MON)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evan Bouchard (EDM)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309F9B62" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="3D97A61A" w14:textId="7B2C5DD4" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Shayne Gostisbehere (CAR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jackson </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LaCombe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFC8555" w14:textId="7618C328" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00627FB4">
+          <w:p w14:paraId="7DCC0CAF" w14:textId="7A457E61" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Thomas Harley (DAL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Shayne Gostisbehere (CAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12A3C790" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="180F87B1" w14:textId="59CE4206" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Aaron Ekblad (FLA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brock Faber (MIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302BAB37" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="26D55D5B" w14:textId="01240466" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Cam Fowler (STL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Charlie McAvoy (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165436E6" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="626B2D8B" w14:textId="12709448" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Dougie Hamilton (NJ)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>John Carlson (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CAC7D5" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00CA4865">
+          <w:p w14:paraId="44BF2442" w14:textId="7630CF80" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Drew Doughty (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mikhail Sergachev (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5893C939" w14:textId="79610BA5" w:rsidR="00CA1ED8" w:rsidRPr="00CA4865" w:rsidRDefault="00CA1ED8" w:rsidP="00AA57CB">
+          <w:p w14:paraId="73DECDFE" w14:textId="7F682F73" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Morgan Rielly (TOR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Miro Heiskanen (DAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00867E80" w:rsidRPr="00867E80" w14:paraId="707D0895" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="08B4AB79" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10173" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4843EA37" w14:textId="57625531" w:rsidR="00867E80" w:rsidRPr="00867E80" w:rsidRDefault="00867E80" w:rsidP="00867E80">
+          <w:p w14:paraId="78967E9F" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="40848236" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Goalies</w:t>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: Win=1 point, Shutout=+2 points (3 total). They will also be credited for goals/assists.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36843366" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="2A986247" w14:textId="77777777" w:rsidTr="00CA1ED8">
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="329C7245" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2792DBB3" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00323F57" w:rsidRDefault="00CA1ED8" w:rsidP="00323F57">
+          <w:p w14:paraId="1622E526" w14:textId="756FF05D" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Andrei Vasilevskiy (TB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4803307A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00323F57" w:rsidRDefault="00CA1ED8" w:rsidP="00323F57">
+          <w:p w14:paraId="53BDB261" w14:textId="59F0FC74" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Connor Hellebuyck (WPG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Brandon Bussi (CAR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6798FA" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00323F57" w:rsidRDefault="00CA1ED8" w:rsidP="00323F57">
+          <w:p w14:paraId="2F710955" w14:textId="02CF24B5" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jake Oettinger (DAL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6494CC" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00323F57" w:rsidRDefault="00CA1ED8" w:rsidP="00323F57">
+          <w:p w14:paraId="1E7FD068" w14:textId="5F27FED7" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Logan Thompson (WAS)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vejmelka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (UTAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07BF3CB6" w14:textId="0FAD381E" w:rsidR="00CA1ED8" w:rsidRPr="00323F57" w:rsidRDefault="00CA1ED8" w:rsidP="001F2341">
+          <w:p w14:paraId="286AE70C" w14:textId="6CE84F38" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Sergei Bobrovsky (FLA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scott Wedgewood (COL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5629421C" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="002641E6" w:rsidRDefault="00CA1ED8" w:rsidP="002641E6">
+          <w:p w14:paraId="282E72DB" w14:textId="104AD7B8" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Adin Hill (VEG)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alex Lyon (BUF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07DA05A4" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="002641E6" w:rsidRDefault="00CA1ED8" w:rsidP="002641E6">
+          <w:p w14:paraId="18F8F794" w14:textId="685CEFCB" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Jordan Binnington (STL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Filip Gustavsson (MIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52171368" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="002641E6" w:rsidRDefault="00CA1ED8" w:rsidP="002641E6">
+          <w:p w14:paraId="223EAF33" w14:textId="49102FC9" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Joseph Woll (TOR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeremy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Swayman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A506AC6" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="002641E6" w:rsidRDefault="00CA1ED8" w:rsidP="002641E6">
+          <w:p w14:paraId="59D40779" w14:textId="3EC7C8A7" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Mackenzie Blackwood (COL)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ullmark</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OTT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E88B9E7" w14:textId="5A1D20A5" w:rsidR="00CA1ED8" w:rsidRPr="002641E6" w:rsidRDefault="00CA1ED8" w:rsidP="000E1E37">
+          <w:p w14:paraId="362FA5E4" w14:textId="1584B8FC" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Pyotr Kochetkov (CAR)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tristan Jarry (EDM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3443" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67FE4F61" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="004C0C2C" w:rsidRDefault="00CA1ED8" w:rsidP="004C0C2C">
+          <w:p w14:paraId="5CFBFC1C" w14:textId="22DD0D92" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Darcy Kuemper (LA)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jakub Dobes (MON)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2238213E" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="004C0C2C" w:rsidRDefault="00CA1ED8" w:rsidP="004C0C2C">
+          <w:p w14:paraId="4A03A7AC" w14:textId="5F37E275" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Filip Gustavsson (MIN)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lukas Dostal (ANH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E601BAB" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00F312DC">
+          <w:p w14:paraId="094441BC" w14:textId="1DA30887" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (OTT)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mackenzie Blackwood (COL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2812484A" w14:textId="77777777" w:rsidR="00CA1ED8" w:rsidRPr="004C0C2C" w:rsidRDefault="00CA1ED8" w:rsidP="004C0C2C">
+          <w:p w14:paraId="1A9A9161" w14:textId="74403361" w:rsidR="000B5D7F" w:rsidRPr="000B5D7F" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (MON)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stuart Skinner (PIT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E50BE10" w14:textId="606BF834" w:rsidR="00CA1ED8" w:rsidRPr="004C0C2C" w:rsidRDefault="00CA1ED8" w:rsidP="0074333A">
+          <w:p w14:paraId="36C8060A" w14:textId="574507D5" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00E7693C" w:rsidP="000B5D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FD6A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00867E80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Stuart Skinner (EDM)</w:t>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB66BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D7F" w:rsidRPr="000B5D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Luukkonen (BUF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w14:paraId="496EC392" w14:textId="77777777" w:rsidTr="00CA1ED8">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w14:paraId="1C72820F" w14:textId="77777777" w:rsidTr="00FB66BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5086" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E721373" w14:textId="2AF30C06" w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00CA1ED8">
+          <w:p w14:paraId="36D8833B" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5087" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="696100F6" w14:textId="3D368DAE" w:rsidR="00CA1ED8" w:rsidRPr="00867E80" w:rsidRDefault="00CA1ED8" w:rsidP="00CA1ED8">
+          <w:p w14:paraId="2B2F30D2" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C70BF95" w14:textId="77777777" w:rsidR="00EF47A7" w:rsidRPr="00FD6A99" w:rsidRDefault="00EF47A7" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D06" w:rsidRPr="00FD6A99" w14:paraId="0EF44838" w14:textId="77777777" w:rsidTr="00FB66BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-176" w:tblpY="-201"/>
+              <w:tblW w:w="10173" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="85" w:type="dxa"/>
+                <w:bottom w:w="85" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5086"/>
+              <w:gridCol w:w="5087"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00514D06" w:rsidRPr="00867E80" w14:paraId="71C17817" w14:textId="77777777" w:rsidTr="00D265C1">
+              <w:trPr>
+                <w:trHeight w:val="310"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5086" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6FF44580" w14:textId="77777777" w:rsidR="00514D06" w:rsidRPr="00867E80" w:rsidRDefault="00514D06" w:rsidP="00514D06">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Name:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5087" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="091B275B" w14:textId="77777777" w:rsidR="00514D06" w:rsidRPr="00867E80" w:rsidRDefault="00514D06" w:rsidP="00514D06">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Email:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="262906BD" w14:textId="77777777" w:rsidR="00514D06" w:rsidRPr="00FD6A99" w:rsidRDefault="00514D06" w:rsidP="00EF47A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D9E5CAC" w14:textId="77777777" w:rsidR="00513420" w:rsidRPr="00867E80" w:rsidRDefault="00513420" w:rsidP="00867E80">
+    <w:p w14:paraId="4C8351BA" w14:textId="77777777" w:rsidR="00513420" w:rsidRPr="00FD6A99" w:rsidRDefault="00513420" w:rsidP="00513420">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00513420" w:rsidRPr="00867E80" w:rsidSect="00C81415">
+    <w:p w14:paraId="64E32E0D" w14:textId="77777777" w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidRDefault="00116FC6" w:rsidP="00E92A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00116FC6" w:rsidRPr="00FD6A99" w:rsidSect="00116FC6">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1298" w:right="1559" w:bottom="1298" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ED29C1C" w14:textId="77777777" w:rsidR="00E7325E" w:rsidRDefault="00E7325E">
+    <w:p w14:paraId="39870A30" w14:textId="77777777" w:rsidR="003D337C" w:rsidRDefault="003D337C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08DA8771" w14:textId="77777777" w:rsidR="00E7325E" w:rsidRDefault="00E7325E">
+    <w:p w14:paraId="3B063586" w14:textId="77777777" w:rsidR="003D337C" w:rsidRDefault="003D337C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -8405,158 +9120,200 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Narrow">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D1588A8" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRPr="00721B25" w:rsidRDefault="004F40D0" w:rsidP="00116FC6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00721B25">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>http</w:t>
+    </w:r>
+    <w:r w:rsidR="00654A5B">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>s</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00721B25">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>://HockeyDraft.ca</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5E285458" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRDefault="004F40D0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F2DA314" w14:textId="77777777" w:rsidR="00E7325E" w:rsidRDefault="00E7325E">
+    <w:p w14:paraId="6060A068" w14:textId="77777777" w:rsidR="003D337C" w:rsidRDefault="003D337C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C74213" w14:textId="77777777" w:rsidR="00E7325E" w:rsidRDefault="00E7325E">
+    <w:p w14:paraId="13D8BFEC" w14:textId="77777777" w:rsidR="003D337C" w:rsidRDefault="003D337C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="077529E4" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRDefault="00CA1ED8" w:rsidP="00581B49">
+  <w:p w14:paraId="23BB92B9" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRDefault="00F5147A" w:rsidP="00116FC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-170"/>
+      <w:ind w:left="-284"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C40E69">
+    <w:r w:rsidRPr="00F9690E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E5877A" wp14:editId="308B400B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684AF7EB" wp14:editId="1F15E23E">
           <wp:extent cx="2171700" cy="381000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1799917872" name="Picture 6" descr="logo_white"/>
+          <wp:docPr id="1" name="Picture 6" descr="logo_white"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 6" descr="logo_white"/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2171700" cy="381000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34D4C780" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRPr="00721B25" w:rsidRDefault="004F40D0" w:rsidP="00116FC6">
+  <w:p w14:paraId="6DF87721" w14:textId="77777777" w:rsidR="004F40D0" w:rsidRPr="00721B25" w:rsidRDefault="004F40D0" w:rsidP="00116FC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="391EA74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -8717,259 +9474,259 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04B04E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="937130294">
+  <w:num w:numId="1" w16cid:durableId="1868327589">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1487472139">
+  <w:num w:numId="2" w16cid:durableId="445152819">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1948613795">
+  <w:num w:numId="3" w16cid:durableId="1345523122">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1020745274">
+  <w:num w:numId="4" w16cid:durableId="256451132">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="795373095">
+  <w:num w:numId="5" w16cid:durableId="50151643">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="234630080">
+  <w:num w:numId="6" w16cid:durableId="1288898505">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="809592400">
+  <w:num w:numId="7" w16cid:durableId="1828744159">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1545485013">
+  <w:num w:numId="8" w16cid:durableId="659652084">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="714501002">
+  <w:num w:numId="9" w16cid:durableId="1367293590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1421874247">
+  <w:num w:numId="10" w16cid:durableId="1303341517">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:zoom w:percent="103"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F213E8"/>
-    <w:rsid w:val="0001735A"/>
+    <w:rsid w:val="0000127C"/>
     <w:rsid w:val="000309C1"/>
-    <w:rsid w:val="00101BA0"/>
-    <w:rsid w:val="0010646F"/>
+    <w:rsid w:val="00051792"/>
+    <w:rsid w:val="000B5D7F"/>
+    <w:rsid w:val="000D1F2B"/>
+    <w:rsid w:val="001127F4"/>
     <w:rsid w:val="00116FC6"/>
-    <w:rsid w:val="001521AB"/>
-    <w:rsid w:val="001C1FAF"/>
+    <w:rsid w:val="00122F29"/>
+    <w:rsid w:val="001667A7"/>
+    <w:rsid w:val="00167D02"/>
+    <w:rsid w:val="0019481D"/>
     <w:rsid w:val="001D26A7"/>
-    <w:rsid w:val="001D5A80"/>
+    <w:rsid w:val="001E7FD6"/>
+    <w:rsid w:val="001F2E2C"/>
     <w:rsid w:val="00200FFE"/>
+    <w:rsid w:val="00204270"/>
+    <w:rsid w:val="00217E24"/>
     <w:rsid w:val="0022370E"/>
     <w:rsid w:val="002446B2"/>
-    <w:rsid w:val="00261E5F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A3330"/>
+    <w:rsid w:val="00261EBA"/>
     <w:rsid w:val="002A4409"/>
-    <w:rsid w:val="002D7646"/>
-    <w:rsid w:val="00323F57"/>
+    <w:rsid w:val="002B10C7"/>
+    <w:rsid w:val="00304428"/>
+    <w:rsid w:val="00346E3A"/>
+    <w:rsid w:val="00360BE2"/>
+    <w:rsid w:val="00373B2C"/>
     <w:rsid w:val="00374FC6"/>
-    <w:rsid w:val="0037661B"/>
-    <w:rsid w:val="003926B3"/>
+    <w:rsid w:val="00376309"/>
+    <w:rsid w:val="003D337C"/>
     <w:rsid w:val="003E0B22"/>
+    <w:rsid w:val="00425941"/>
     <w:rsid w:val="00446097"/>
-    <w:rsid w:val="00456B09"/>
-    <w:rsid w:val="00457A31"/>
+    <w:rsid w:val="00452E57"/>
     <w:rsid w:val="004B6079"/>
-    <w:rsid w:val="004C0C2C"/>
-    <w:rsid w:val="004D0578"/>
     <w:rsid w:val="004F40D0"/>
     <w:rsid w:val="00513420"/>
+    <w:rsid w:val="00514D06"/>
     <w:rsid w:val="00515391"/>
     <w:rsid w:val="00537C56"/>
-    <w:rsid w:val="00571655"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00581B49"/>
+    <w:rsid w:val="0055388A"/>
+    <w:rsid w:val="005706DE"/>
+    <w:rsid w:val="0059322B"/>
     <w:rsid w:val="005A0F1B"/>
-    <w:rsid w:val="005E360B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061530D"/>
+    <w:rsid w:val="005B7798"/>
+    <w:rsid w:val="00654A5B"/>
     <w:rsid w:val="00657894"/>
     <w:rsid w:val="00683FB6"/>
-    <w:rsid w:val="006B03C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007451B6"/>
+    <w:rsid w:val="006E1085"/>
     <w:rsid w:val="00760BA7"/>
     <w:rsid w:val="00790F14"/>
     <w:rsid w:val="007B7602"/>
-    <w:rsid w:val="007C2942"/>
+    <w:rsid w:val="007C135F"/>
     <w:rsid w:val="007E1B7D"/>
-    <w:rsid w:val="00802053"/>
     <w:rsid w:val="00861B61"/>
-    <w:rsid w:val="00867E80"/>
-    <w:rsid w:val="00882B9B"/>
+    <w:rsid w:val="008821EF"/>
     <w:rsid w:val="008C1004"/>
-    <w:rsid w:val="008E5D93"/>
-    <w:rsid w:val="008F0D61"/>
     <w:rsid w:val="00920B5F"/>
     <w:rsid w:val="009340C9"/>
+    <w:rsid w:val="009552B7"/>
     <w:rsid w:val="00977804"/>
     <w:rsid w:val="009807B9"/>
     <w:rsid w:val="00996FF4"/>
+    <w:rsid w:val="009D2FB5"/>
     <w:rsid w:val="00A0377B"/>
     <w:rsid w:val="00A1194E"/>
     <w:rsid w:val="00A37172"/>
+    <w:rsid w:val="00A51C1B"/>
     <w:rsid w:val="00A53129"/>
-    <w:rsid w:val="00AC2677"/>
+    <w:rsid w:val="00A72903"/>
     <w:rsid w:val="00AF6EDF"/>
-    <w:rsid w:val="00B9443B"/>
-    <w:rsid w:val="00BD2AA5"/>
+    <w:rsid w:val="00B040CF"/>
+    <w:rsid w:val="00BD1DA3"/>
     <w:rsid w:val="00C14ED2"/>
-    <w:rsid w:val="00C26FEE"/>
     <w:rsid w:val="00C40E69"/>
-    <w:rsid w:val="00C81415"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC5816"/>
+    <w:rsid w:val="00C736CD"/>
+    <w:rsid w:val="00CC7C2C"/>
     <w:rsid w:val="00CC7DEB"/>
-    <w:rsid w:val="00D43170"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D90E98"/>
+    <w:rsid w:val="00CF2348"/>
+    <w:rsid w:val="00D11BFB"/>
+    <w:rsid w:val="00D265C1"/>
+    <w:rsid w:val="00D52E80"/>
+    <w:rsid w:val="00D80970"/>
+    <w:rsid w:val="00D86EAE"/>
     <w:rsid w:val="00D93D8C"/>
-    <w:rsid w:val="00DC0FC0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E4683C"/>
+    <w:rsid w:val="00DD262D"/>
+    <w:rsid w:val="00DD5D92"/>
+    <w:rsid w:val="00DE45E2"/>
+    <w:rsid w:val="00E1676D"/>
+    <w:rsid w:val="00E25562"/>
     <w:rsid w:val="00E620AB"/>
-    <w:rsid w:val="00E63D8D"/>
-    <w:rsid w:val="00E7325E"/>
+    <w:rsid w:val="00E64FAE"/>
+    <w:rsid w:val="00E70C88"/>
+    <w:rsid w:val="00E7693C"/>
+    <w:rsid w:val="00E77806"/>
     <w:rsid w:val="00E84348"/>
-    <w:rsid w:val="00E8487E"/>
     <w:rsid w:val="00E92A16"/>
     <w:rsid w:val="00EA00DB"/>
-    <w:rsid w:val="00EA07CC"/>
-    <w:rsid w:val="00EA669F"/>
     <w:rsid w:val="00EB5201"/>
-    <w:rsid w:val="00F01711"/>
-    <w:rsid w:val="00F1678D"/>
+    <w:rsid w:val="00EF04B0"/>
+    <w:rsid w:val="00EF47A7"/>
+    <w:rsid w:val="00F13020"/>
     <w:rsid w:val="00F213E8"/>
-    <w:rsid w:val="00F312DC"/>
-    <w:rsid w:val="00F56F0F"/>
+    <w:rsid w:val="00F5147A"/>
+    <w:rsid w:val="00F71525"/>
+    <w:rsid w:val="00F94604"/>
+    <w:rsid w:val="00F9690E"/>
     <w:rsid w:val="00FA22ED"/>
+    <w:rsid w:val="00FB66BF"/>
     <w:rsid w:val="00FC2754"/>
-    <w:rsid w:val="00FD1434"/>
-    <w:rsid w:val="00FE4797"/>
+    <w:rsid w:val="00FD6A99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3F5C6362"/>
+  <w14:docId w14:val="64DD5D20"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AF78403C-972F-DB42-909E-AF53B4344F12}"/>
+  <w15:docId w15:val="{1CEC7BB2-04DE-E841-8C55-111CB3E0CC00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -9001,70 +9758,83 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
     <w:lsdException w:name="Medium Grid 3"/>
     <w:lsdException w:name="Dark List"/>
     <w:lsdException w:name="Colorful Shading"/>
     <w:lsdException w:name="Colorful List"/>
     <w:lsdException w:name="Colorful Grid"/>
     <w:lsdException w:name="Light Shading Accent 1"/>
     <w:lsdException w:name="Light List Accent 1"/>
     <w:lsdException w:name="Light Grid Accent 1"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1"/>
     <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
     <w:lsdException w:name="Light List Accent 2"/>
     <w:lsdException w:name="Light Grid Accent 2"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2"/>
     <w:lsdException w:name="Medium List 1 Accent 2"/>
     <w:lsdException w:name="Medium List 2 Accent 2"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2"/>
     <w:lsdException w:name="Dark List Accent 2"/>
     <w:lsdException w:name="Colorful Shading Accent 2"/>
     <w:lsdException w:name="Colorful List Accent 2"/>
     <w:lsdException w:name="Colorful Grid Accent 2"/>
     <w:lsdException w:name="Light Shading Accent 3"/>
     <w:lsdException w:name="Light List Accent 3"/>
     <w:lsdException w:name="Light Grid Accent 3"/>
     <w:lsdException w:name="Medium Shading 1 Accent 3"/>
     <w:lsdException w:name="Medium Shading 2 Accent 3"/>
     <w:lsdException w:name="Medium List 1 Accent 3"/>
     <w:lsdException w:name="Medium List 2 Accent 3"/>
     <w:lsdException w:name="Medium Grid 1 Accent 3"/>
     <w:lsdException w:name="Medium Grid 2 Accent 3"/>
     <w:lsdException w:name="Medium Grid 3 Accent 3"/>
     <w:lsdException w:name="Dark List Accent 3"/>
     <w:lsdException w:name="Colorful Shading Accent 3"/>
@@ -9097,52 +9867,50 @@
     <w:lsdException w:name="Dark List Accent 5"/>
     <w:lsdException w:name="Colorful Shading Accent 5"/>
     <w:lsdException w:name="Colorful List Accent 5"/>
     <w:lsdException w:name="Colorful Grid Accent 5"/>
     <w:lsdException w:name="Light Shading Accent 6"/>
     <w:lsdException w:name="Light List Accent 6"/>
     <w:lsdException w:name="Light Grid Accent 6"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6"/>
     <w:lsdException w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:name="Dark List Accent 6"/>
     <w:lsdException w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:name="Colorful List Accent 6"/>
     <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Subtle Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Table 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="41"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="42"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="43"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="44"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="50"/>
@@ -9203,54 +9971,54 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="Mention" w:uiPriority="51"/>
     <w:lsdException w:name="Smart Hyperlink" w:uiPriority="52"/>
     <w:lsdException w:name="Hashtag" w:uiPriority="46"/>
     <w:lsdException w:name="Unresolved Mention" w:uiPriority="47"/>
     <w:lsdException w:name="Smart Link" w:uiPriority="48"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0019481D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A24DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -10215,1798 +10983,3137 @@
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="000A24DB"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="000A24DB"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="15691617">
-[...467 lines deleted...]
-    <w:div w:id="594943522">
+    <w:div w:id="27218742">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="32775887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="47845851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="54283456">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="72165980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="76757283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="85275308">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="95760144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="97065717">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="101460027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="107700099">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="140196846">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="141699937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="156651235">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="158349092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="162670761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="191841608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="193811354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="196355329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="202523772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="220214387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="231045738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="246350185">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="247350859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="257754145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="260646572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="261838302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="265889251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="267395205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="278221563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="279269285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="284385956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="287467227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299187443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="330254478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="331105483">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="342319745">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="343671491">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="359664561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="364988012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="401486408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="407961677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="408769637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="410932682">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="415324165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="426190934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="431168732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="440730103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="454060097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="454063339">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="455367638">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="475146918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="514613918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="523594246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="538053719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="538323256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="543642226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557478904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572931983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="577060919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="588346285">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="606545233">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="608321875">
-[...1234 lines deleted...]
-    <w:div w:id="2138327908">
+    <w:div w:id="639771079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="664624809">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="666709577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="669530487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="670447940">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="680594623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="687950822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="702631261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="725642503">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732044990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732580350">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="742261533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="757867774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="774784293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="774788501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="779645295">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="780494679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="783186211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="797070676">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="829443541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="829562156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="829977433">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="863060507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="869075131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="875851939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="881406923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="895092652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="901217753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="912736164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="914315952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932317406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="946349976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="946815910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="947733417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="963194973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="978924499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="980306908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="982975743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="988217714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1002589619">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1002970997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1006518513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1025912082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1029644038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1050224948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1052193230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062366051">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1073312781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1084883883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1091899834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1100373289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1110391579">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1110854147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116294652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1128939263">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1138688290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194075916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1199858213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1209340500">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1218584985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1235698123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1237276308">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1239364898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1252663023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1253926923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1260604232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1267494419">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1272972895">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1279873929">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1283345177">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1296987843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1302734580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1304896167">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1318219801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1349481836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1355960804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1357196270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1376348377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378821312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1384863864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1401828055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1415469594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1417705149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1423381043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1427506030">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450857729">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450930049">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1453939974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1478255749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1482651899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1485048446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1486161251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1487089439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1489708784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1496140074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1508013189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1559245722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1560437899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1562902626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1568034540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1568883563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1569731406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1578586435">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1582982921">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1583760082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1585148321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1605116639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1607421997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1632785781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643268347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643731006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643923113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647930660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1649632183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1670794826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1673072191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1673146259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1681812364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1684745164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1694499715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1695761897">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1701709922">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1713262034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1714379392">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1718240958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1720202902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1722364624">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1723478304">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1726293697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1734427435">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1737967596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1741750448">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770463324">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770541846">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1788234043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1791124524">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1803573459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1812401330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1813987210">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1814057134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1819302250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1832867259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1837525506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839031302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1851531706">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1853952519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1857649016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1858080340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1862695626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1870489278">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1877887811">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1885287091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1904639754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1973515067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1987082236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1992556849">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2006396290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2022050504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2022395009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2044861830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2045130580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2054191145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057318718">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2065638784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2067482957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2073959880">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2079282349">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2079790910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2081322221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2086759806">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2094037803">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2126121751">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2129927255">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2130002610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2134324774">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -12288,70 +14395,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3755</Characters>
+  <Pages>1</Pages>
+  <Words>468</Words>
+  <Characters>2134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HockeyDraft.ca Pool Sheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HockeyDraft.ca</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4405</CharactersWithSpaces>
+  <CharactersWithSpaces>2491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HockeyDraft.ca Pool Sheet</dc:title>
   <dc:subject/>
   <dc:creator>HockeyDraft.ca</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>